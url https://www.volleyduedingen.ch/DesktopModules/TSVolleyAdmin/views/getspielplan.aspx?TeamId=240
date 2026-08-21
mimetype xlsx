--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="NLA - Power Cats" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Liga</t>
   </si>
   <si>
     <t>Heim</t>
   </si>
   <si>
     <t>Gast</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Resultat</t>
   </si>
   <si>
     <t>Schiri1</t>
   </si>
   <si>
     <t>Schiri2</t>
   </si>
   <si>
@@ -63,78 +63,108 @@
   <si>
     <t>Leimacker, Düdingen</t>
   </si>
   <si>
     <t>VBC NUC</t>
   </si>
   <si>
     <t>Riveraine, Neuchâtel</t>
   </si>
   <si>
     <t>Genève Volley</t>
   </si>
   <si>
     <t>Henry-Dunant, Genève</t>
   </si>
   <si>
     <t>Sm`Aesch Pfeffingen</t>
   </si>
   <si>
     <t>VC Kanti Schaffhausen</t>
   </si>
   <si>
     <t>BBC-Arena, Schaffhausen</t>
   </si>
   <si>
+    <t>Luis Alberto Schäppi</t>
+  </si>
+  <si>
+    <t>Matthias Wüthrich</t>
+  </si>
+  <si>
     <t>BTV Aarau</t>
   </si>
   <si>
     <t>Volley Lugano</t>
   </si>
   <si>
     <t>Volley Toggenburg</t>
   </si>
   <si>
     <t>Rietstein, Wattwil</t>
   </si>
   <si>
+    <t>Peter Abt</t>
+  </si>
+  <si>
+    <t>Herbert Hofmann</t>
+  </si>
+  <si>
     <t>BIWI VFM</t>
   </si>
   <si>
     <t>DLV, Cheseaux-sur-Lausanne</t>
   </si>
   <si>
+    <t>Delphine Figueira</t>
+  </si>
+  <si>
+    <t>Joël Casarotto</t>
+  </si>
+  <si>
     <t>MZH Löhrenacker, Aesch</t>
   </si>
   <si>
+    <t>Hugo Spahni</t>
+  </si>
+  <si>
+    <t>Florian Gérald Rosebrock</t>
+  </si>
+  <si>
     <t>Berufsschule BSA, Tellstrasse 58, 5000 Aarau</t>
   </si>
   <si>
     <t>Palestra Palamondo Cadempino, Cadempino</t>
   </si>
   <si>
     <t>Maurice Lacroix Arena, Saignelégier</t>
+  </si>
+  <si>
+    <t>Valentin Villoz</t>
+  </si>
+  <si>
+    <t>Anne-Marie Rérat</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.MM.yyyy HH:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -171,52 +201,52 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
     <col min="2" max="2" width="20.4151131766183" customWidth="1"/>
     <col min="3" max="3" width="21.0115596226283" customWidth="1"/>
     <col min="4" max="4" width="21.0115596226283" customWidth="1"/>
     <col min="5" max="5" width="40.5664324079241" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="9.140625" customWidth="1"/>
-    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="19.1669725690569" customWidth="1"/>
+    <col min="8" max="8" width="23.4208788190569" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -285,251 +315,281 @@
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3">
         <v>46334.6875</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>18</v>
       </c>
+      <c r="G6" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="3">
         <v>46340.7291666667</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3">
         <v>46347.7291666667</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3">
         <v>46354.7291666667</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>22</v>
+        <v>24</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3">
         <v>46362.5625</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3">
         <v>46368.75</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3">
         <v>46375.7291666667</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3">
         <v>46390.7083333333</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3">
         <v>46403.7291666667</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>25</v>
+        <v>31</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3">
         <v>46407.8333333333</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3">
         <v>46418.6875</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3">
         <v>46420.8333333333</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3">
         <v>46431.7291666667</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3">
         <v>46438.7291666667</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>28</v>
+        <v>36</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>