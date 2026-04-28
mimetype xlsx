--- v3 (2026-03-05)
+++ v4 (2026-04-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="U20" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Liga</t>
   </si>
   <si>
     <t>Heim</t>
   </si>
   <si>
     <t>Gast</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Resultat</t>
   </si>
   <si>
     <t>Schiri1</t>
   </si>
   <si>
     <t>Schiri2</t>
   </si>
   <si>
@@ -156,51 +156,57 @@
   <si>
     <t>0:3 (12:25;4:25;7:25)</t>
   </si>
   <si>
     <t>3:2 (22:25;25:16;25:16;23:25;15:11)</t>
   </si>
   <si>
     <t>SSK Cordast, Cordast</t>
   </si>
   <si>
     <t>0:3 (0:25;0:25;0:25)</t>
   </si>
   <si>
     <t>3:2 (25:19;25:21;11:25;9:25;16:14)</t>
   </si>
   <si>
     <t>Wolfacker, Düdingen</t>
   </si>
   <si>
     <t>3:0 (25:17;25:16;25:17)</t>
   </si>
   <si>
     <t>Salle Belluard B, Fribourg</t>
   </si>
   <si>
+    <t>1:3 (19:25;19:25;25:22;15:25)</t>
+  </si>
+  <si>
     <t>Gwatt, Schmitten</t>
+  </si>
+  <si>
+    <t>0:3 (8:25;15:25;18:25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.MM.yyyy HH:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -643,47 +649,53 @@
         <v>29</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3">
         <v>46088.5833333333</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>49</v>
       </c>
+      <c r="F20" s="0" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" s="3">
         <v>46095.5833333333</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>