--- v3 (2026-03-05)
+++ v4 (2026-04-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="3.Liga Damen  B" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Liga</t>
   </si>
   <si>
     <t>Heim</t>
   </si>
   <si>
     <t>Gast</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Resultat</t>
   </si>
   <si>
     <t>Schiri1</t>
   </si>
   <si>
     <t>Schiri2</t>
   </si>
   <si>
@@ -177,51 +177,57 @@
   <si>
     <t>Trong Nhon Vo</t>
   </si>
   <si>
     <t>0:3 (19:25;24:26;16:25)</t>
   </si>
   <si>
     <t>Yann Bortoluzzi</t>
   </si>
   <si>
     <t>Turnhalle, Rechthalten</t>
   </si>
   <si>
     <t>1:3 (14:25;14:25;25:22;20:25)</t>
   </si>
   <si>
     <t>Sara Sojcic</t>
   </si>
   <si>
     <t>0:3 (16:25;27:29;22:25)</t>
   </si>
   <si>
     <t>Jean-Bernard Coquoz</t>
   </si>
   <si>
+    <t>3:0 (25:19;25:11;25:12)</t>
+  </si>
+  <si>
     <t>Schmittengässli, Kerzers</t>
+  </si>
+  <si>
+    <t>3:0 (25:22;25:18;28:26)</t>
   </si>
   <si>
     <t>Julien Burnier</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.MM.yyyy HH:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -675,53 +681,59 @@
         <v>10</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3">
         <v>46087.8541666667</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>10</v>
       </c>
+      <c r="F18" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="G18" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3">
         <v>46095.6666666667</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>