--- v3 (2026-03-05)
+++ v4 (2026-04-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="NLA - Power Cats" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Liga</t>
   </si>
   <si>
     <t>Heim</t>
   </si>
   <si>
     <t>Gast</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Resultat</t>
   </si>
   <si>
     <t>Schiri1</t>
   </si>
   <si>
     <t>Schiri2</t>
   </si>
   <si>
@@ -283,54 +283,72 @@
   <si>
     <t>3:0 (25:7;25:19;25:17)</t>
   </si>
   <si>
     <t>0:3 (22:25;21:25;18:25)</t>
   </si>
   <si>
     <t>NLA PlayOff 1/4 Final</t>
   </si>
   <si>
     <t>3:1 (25:17;25:23;22:25;25:22)</t>
   </si>
   <si>
     <t>Michael Gena</t>
   </si>
   <si>
     <t>Palestra Palamondo, Cadempino</t>
   </si>
   <si>
     <t>1:3 (25:22;23:25;14:25;21:25)</t>
   </si>
   <si>
     <t>NLA PlayOff 1/2 Final</t>
   </si>
   <si>
-    <t>Mihaela Milos</t>
-[...2 lines deleted...]
-    <t>Sandra Auricht</t>
+    <t>3:0 (25:21;25:14;25:20)</t>
+  </si>
+  <si>
+    <t>0:3 (16:25;14:25;22:25)</t>
+  </si>
+  <si>
+    <t>3:0 (28:26;25:21;25:20)</t>
+  </si>
+  <si>
+    <t>NLA Kleiner Final (3./4.)</t>
+  </si>
+  <si>
+    <t>Sm'Aesch</t>
+  </si>
+  <si>
+    <t>1:3 (25:21;21:25;24:26;17:25)</t>
+  </si>
+  <si>
+    <t>0:3 (20:25;18:25;20:25)</t>
+  </si>
+  <si>
+    <t>3:1 (25:17;29:27;21:25;26:24)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.MM.yyyy HH:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -355,58 +373,58 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf fontId="0" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
-    <col min="2" max="2" width="20.4151131766183" customWidth="1"/>
+    <col min="2" max="2" width="22.1420462472098" customWidth="1"/>
     <col min="3" max="3" width="20.3506600516183" customWidth="1"/>
     <col min="4" max="4" width="20.3506600516183" customWidth="1"/>
     <col min="5" max="5" width="40.4600306919643" customWidth="1"/>
     <col min="6" max="6" width="33.040762765067" customWidth="1"/>
     <col min="7" max="7" width="18.4109279087612" customWidth="1"/>
     <col min="8" max="8" width="18.4283207484654" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
@@ -1079,128 +1097,169 @@
         <v>90</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3">
         <v>46089.7291666667</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>53</v>
       </c>
+      <c r="F29" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="G29" s="0" t="s">
         <v>81</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3">
         <v>46095.7083333333</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>69</v>
       </c>
+      <c r="F30" s="0" t="s">
+        <v>93</v>
+      </c>
       <c r="G30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3">
         <v>46099.8333333333</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>53</v>
       </c>
+      <c r="F31" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3">
-        <v>46101.8333333333</v>
+        <v>46116.7291666667</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>69</v>
+        <v>65</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>97</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3">
-        <v>46103.7291666667</v>
+        <v>46120.8125</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>53</v>
+        <v>69</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>98</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>19</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3">
+        <v>46123.7291666667</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>