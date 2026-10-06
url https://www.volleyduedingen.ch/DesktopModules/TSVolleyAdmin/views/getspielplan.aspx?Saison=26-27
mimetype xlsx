--- v1 (2026-08-22)
+++ v2 (2026-10-06)
@@ -1,174 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="NLA - Power Cats" sheetId="1" r:id="rId1"/>
-    <sheet name="test" sheetId="2" r:id="rId3"/>
-    <sheet name="Gesamter Spielplan" sheetId="3" r:id="rId4"/>
+    <sheet name="2. Liga Damen" sheetId="2" r:id="rId3"/>
+    <sheet name="3. Liga Damen  PRO" sheetId="3" r:id="rId4"/>
+    <sheet name="4.Liga Damen A" sheetId="4" r:id="rId5"/>
+    <sheet name="4.Liga Damen B" sheetId="5" r:id="rId6"/>
+    <sheet name="U20" sheetId="6" r:id="rId7"/>
+    <sheet name="3. Liga Herren" sheetId="7" r:id="rId8"/>
+    <sheet name="test" sheetId="8" r:id="rId9"/>
+    <sheet name="Gesamter Spielplan" sheetId="9" r:id="rId10"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="179">
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Liga</t>
   </si>
   <si>
     <t>Heim</t>
   </si>
   <si>
     <t>Gast</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Resultat</t>
   </si>
   <si>
     <t>Schiri1</t>
   </si>
   <si>
     <t>Schiri2</t>
   </si>
   <si>
     <t>Damen Nationalliga A</t>
   </si>
   <si>
     <t>Volley Düdingen</t>
   </si>
   <si>
     <t>VBC Cheseaux</t>
   </si>
   <si>
     <t>Leimacker, Düdingen</t>
   </si>
   <si>
+    <t>Francisco Droguett</t>
+  </si>
+  <si>
+    <t>Michael Jungen</t>
+  </si>
+  <si>
     <t>VBC NUC</t>
   </si>
   <si>
     <t>Riveraine, Neuchâtel</t>
   </si>
   <si>
+    <t>Daniel Pedrazzini</t>
+  </si>
+  <si>
+    <t>Andy Sigrist</t>
+  </si>
+  <si>
     <t>Genève Volley</t>
   </si>
   <si>
     <t>Henry-Dunant, Genève</t>
   </si>
   <si>
+    <t>Mihaela Milos</t>
+  </si>
+  <si>
+    <t>Thanh Ut Nguyen</t>
+  </si>
+  <si>
     <t>Sm`Aesch Pfeffingen</t>
   </si>
   <si>
+    <t>Michael Gena</t>
+  </si>
+  <si>
+    <t>Dominik Zindel</t>
+  </si>
+  <si>
     <t>VC Kanti Schaffhausen</t>
   </si>
   <si>
     <t>BBC-Arena, Schaffhausen</t>
   </si>
   <si>
-    <t>Luis Alberto Schäppi</t>
-[...2 lines deleted...]
-    <t>Matthias Wüthrich</t>
+    <t>Luca Canepa</t>
   </si>
   <si>
     <t>BTV Aarau</t>
   </si>
   <si>
+    <t>François Troyon</t>
+  </si>
+  <si>
     <t>Volley Lugano</t>
   </si>
   <si>
+    <t>Thierry Mordasini</t>
+  </si>
+  <si>
     <t>Volley Toggenburg</t>
   </si>
   <si>
     <t>Rietstein, Wattwil</t>
   </si>
   <si>
-    <t>Peter Abt</t>
-[...2 lines deleted...]
-    <t>Herbert Hofmann</t>
+    <t>Raphaela Demmel</t>
+  </si>
+  <si>
+    <t>Yves Kälin</t>
   </si>
   <si>
     <t>BIWI VFM</t>
   </si>
   <si>
+    <t>Laurence Bortoluzzi</t>
+  </si>
+  <si>
+    <t>Corinne, Laure Chardonnens</t>
+  </si>
+  <si>
     <t>DLV, Cheseaux-sur-Lausanne</t>
   </si>
   <si>
     <t>Delphine Figueira</t>
   </si>
   <si>
     <t>Joël Casarotto</t>
   </si>
   <si>
+    <t>Monika Lehmann</t>
+  </si>
+  <si>
     <t>MZH Löhrenacker, Aesch</t>
   </si>
   <si>
     <t>Hugo Spahni</t>
   </si>
   <si>
     <t>Florian Gérald Rosebrock</t>
   </si>
   <si>
     <t>Berufsschule BSA, Tellstrasse 58, 5000 Aarau</t>
   </si>
   <si>
+    <t>Frank Böhme</t>
+  </si>
+  <si>
+    <t>Christa Frei</t>
+  </si>
+  <si>
     <t>Palestra Palamondo Cadempino, Cadempino</t>
   </si>
   <si>
     <t>Maurice Lacroix Arena, Saignelégier</t>
   </si>
   <si>
     <t>Valentin Villoz</t>
   </si>
   <si>
     <t>Anne-Marie Rérat</t>
+  </si>
+  <si>
+    <t>2. Liga Damen</t>
+  </si>
+  <si>
+    <t>Volley Avenches</t>
+  </si>
+  <si>
+    <t>Sous-Ville, Avenches</t>
+  </si>
+  <si>
+    <t>1:3 (16:25;25:22;14:25;19:25)</t>
+  </si>
+  <si>
+    <t>Sandie Gigandet</t>
+  </si>
+  <si>
+    <t>Claude Ruffieux</t>
+  </si>
+  <si>
+    <t>TV Murten Volleyball</t>
+  </si>
+  <si>
+    <t>Thurnhalle Prehl 3 , Murten</t>
+  </si>
+  <si>
+    <t>1:3 (25:21;17:25;11:25;14:25)</t>
+  </si>
+  <si>
+    <t>Alfio Sanapo</t>
+  </si>
+  <si>
+    <t>Jean-Michel Zuccoli</t>
+  </si>
+  <si>
+    <t>Sven Tschanz</t>
+  </si>
+  <si>
+    <t>TSV Rechthalten</t>
+  </si>
+  <si>
+    <t>Flavio Bortoluzzi</t>
+  </si>
+  <si>
+    <t>Nguyen Bao Kieu</t>
+  </si>
+  <si>
+    <t>VBC Schmitten</t>
+  </si>
+  <si>
+    <t>Gwatt, Schmitten</t>
+  </si>
+  <si>
+    <t>Justine Ruffieux</t>
+  </si>
+  <si>
+    <t>Emilia Vacheron</t>
+  </si>
+  <si>
+    <t>Gibloux Volley</t>
+  </si>
+  <si>
+    <t>Raymond Braun</t>
+  </si>
+  <si>
+    <t>VBC Kerzers</t>
+  </si>
+  <si>
+    <t>Schmittengässli, Kerzers</t>
+  </si>
+  <si>
+    <t>Erika Duc-Larios</t>
+  </si>
+  <si>
+    <t>Manuela Schöpfer</t>
+  </si>
+  <si>
+    <t>Pra Novi, Farvagny</t>
+  </si>
+  <si>
+    <t>Marco Maximilian Kämpf</t>
+  </si>
+  <si>
+    <t>Christelle Chautems-Jungo</t>
+  </si>
+  <si>
+    <t>VBC Bösingen</t>
+  </si>
+  <si>
+    <t>VBC Sense</t>
+  </si>
+  <si>
+    <t>Magalie Reynaud</t>
+  </si>
+  <si>
+    <t>Adrien Charrière</t>
+  </si>
+  <si>
+    <t>Turnhalle, Rechthalten</t>
+  </si>
+  <si>
+    <t>Turnhalle Prehl 2 , Murten</t>
+  </si>
+  <si>
+    <t>Spielhalle, Bösingen</t>
+  </si>
+  <si>
+    <t>MZG 1, Alterswil</t>
+  </si>
+  <si>
+    <t>F3Pro</t>
+  </si>
+  <si>
+    <t>CAP Volley</t>
+  </si>
+  <si>
+    <t>3:0 (25:18;25:20;25:18)</t>
+  </si>
+  <si>
+    <t>Marc Balta</t>
+  </si>
+  <si>
+    <t>VBC Fribourg</t>
+  </si>
+  <si>
+    <t>Salle Belluard B, Fribourg</t>
+  </si>
+  <si>
+    <t>Loriane Reber</t>
+  </si>
+  <si>
+    <t>VBC Chatel-st-Denis</t>
+  </si>
+  <si>
+    <t>Halle de Lussy, Châtel-Saint-Denis</t>
+  </si>
+  <si>
+    <t>Michelle Clavel</t>
+  </si>
+  <si>
+    <t>Victoria Maria Frances Kipfer</t>
+  </si>
+  <si>
+    <t>Turnhalle Prehl, Murten</t>
+  </si>
+  <si>
+    <t>Trong Nhon Vo</t>
+  </si>
+  <si>
+    <t>Tabea Catiana Jenny</t>
+  </si>
+  <si>
+    <t>VBC Ueberstorf</t>
+  </si>
+  <si>
+    <t>Celina Berthold</t>
+  </si>
+  <si>
+    <t>Joya Maria Maurer</t>
+  </si>
+  <si>
+    <t>Salle polyvalente, Châtonnaye</t>
+  </si>
+  <si>
+    <t>Harry Schmidhäusler</t>
+  </si>
+  <si>
+    <t>MZG 2, Alterswil</t>
+  </si>
+  <si>
+    <t>MZH Ueberstorf, Ueberstorf</t>
+  </si>
+  <si>
+    <t>4. Liga Damen Gruppe A</t>
+  </si>
+  <si>
+    <t>0:3 (16:25;16:25;20:25)</t>
+  </si>
+  <si>
+    <t>Amani Meskine</t>
+  </si>
+  <si>
+    <t>VBC Bulle F4</t>
+  </si>
+  <si>
+    <t>Vudalla - Ecole, Bulle</t>
+  </si>
+  <si>
+    <t>Alexandre Vaney</t>
+  </si>
+  <si>
+    <t>Noah Pantillon</t>
+  </si>
+  <si>
+    <t>VUF F4</t>
+  </si>
+  <si>
+    <t>PER20, Fribourg</t>
+  </si>
+  <si>
+    <t>Felipe Gabriel Gouveia Silva</t>
+  </si>
+  <si>
+    <t>VBC Cedra</t>
+  </si>
+  <si>
+    <t>Cléo Nicolier</t>
+  </si>
+  <si>
+    <t>CS Le Mouret A</t>
+  </si>
+  <si>
+    <t>Centre sportif, Le Mouret</t>
+  </si>
+  <si>
+    <t>Hannah Lea Binz</t>
+  </si>
+  <si>
+    <t>CS Le Mouret C</t>
+  </si>
+  <si>
+    <t>Margot Possa</t>
+  </si>
+  <si>
+    <t>VBC Chatel-St-Denis</t>
+  </si>
+  <si>
+    <t>Mirjam Leist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gibloux Volley </t>
+  </si>
+  <si>
+    <t>Leonor Oliveira Silva</t>
+  </si>
+  <si>
+    <t>Zoé Chuard</t>
+  </si>
+  <si>
+    <t>Halle de gym, Givisiez</t>
+  </si>
+  <si>
+    <t>4. Liga Damen Gruppe B</t>
+  </si>
+  <si>
+    <t>Wolfacker, Düdingen</t>
+  </si>
+  <si>
+    <t>1:3 (21:25;26:24;18:25;15:25)</t>
+  </si>
+  <si>
+    <t>Anastasiia Khvorova</t>
+  </si>
+  <si>
+    <t>CS Le Mouret B</t>
+  </si>
+  <si>
+    <t>Oryna Ivanenko</t>
+  </si>
+  <si>
+    <t>Emmanuel Tabary</t>
+  </si>
+  <si>
+    <t>TSV Gurmels</t>
+  </si>
+  <si>
+    <t>Céline Hayoz</t>
+  </si>
+  <si>
+    <t>VBC Belfaux</t>
+  </si>
+  <si>
+    <t>Halle des sports 1-3, Belfaux</t>
+  </si>
+  <si>
+    <t>Noémie Liv Bielmann</t>
+  </si>
+  <si>
+    <t>VBC Smile</t>
+  </si>
+  <si>
+    <t>Halle de gym, Treyvaux</t>
+  </si>
+  <si>
+    <t>Volley Avenche</t>
+  </si>
+  <si>
+    <t>Danaë Elise Bugnon</t>
+  </si>
+  <si>
+    <t>Nicole Willi</t>
+  </si>
+  <si>
+    <t>SSK Cordast, Cordast</t>
+  </si>
+  <si>
+    <t>F20</t>
+  </si>
+  <si>
+    <t>3:2 (24:26;21:25;25:13;25:22;15:9)</t>
+  </si>
+  <si>
+    <t>0:3 (14:25;23:25;11:25)</t>
+  </si>
+  <si>
+    <t>Volley Grapa</t>
+  </si>
+  <si>
+    <t>VBC Bulle</t>
+  </si>
+  <si>
+    <t>Gwatt 2, Schmitten</t>
+  </si>
+  <si>
+    <t>Murten Volleyball</t>
+  </si>
+  <si>
+    <t>PEV - Granges-Marnand, Valbroye</t>
+  </si>
+  <si>
+    <t>H3A</t>
+  </si>
+  <si>
+    <t>Volley Estavayer</t>
+  </si>
+  <si>
+    <t>Amarante 3, Estavayer</t>
+  </si>
+  <si>
+    <t>3:1 (25:21;27:25;24:26;27:25)</t>
+  </si>
+  <si>
+    <t>3:0 (25:16;25:13;25:19)</t>
+  </si>
+  <si>
+    <t>Anna Riedo</t>
+  </si>
+  <si>
+    <t>Volley Vully</t>
+  </si>
+  <si>
+    <t>La Jordila, Lugnorre</t>
+  </si>
+  <si>
+    <t>0:3 (14:25;20:25;16:25)</t>
+  </si>
+  <si>
+    <t>Jean-Bernard Coquoz</t>
+  </si>
+  <si>
+    <t>Ecole, Prez-Vers-Noréaz</t>
+  </si>
+  <si>
+    <t>Volley GraPa</t>
+  </si>
+  <si>
+    <t>Les Rammes, Payerne</t>
+  </si>
+  <si>
+    <t>Laura Cremona</t>
+  </si>
+  <si>
+    <t>CS Le Mouret</t>
+  </si>
+  <si>
+    <t>Angélique Tornare</t>
+  </si>
+  <si>
+    <t>Clara Sonino</t>
+  </si>
+  <si>
+    <t>Besarta Rexhaj</t>
+  </si>
+  <si>
+    <t>Brunnenhof, Düdingen</t>
+  </si>
+  <si>
+    <t>Mayuko Overney</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.MM.yyyy HH:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -188,846 +620,5596 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFED1D27" tint="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf fontId="0" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
     <col min="2" max="2" width="20.4151131766183" customWidth="1"/>
     <col min="3" max="3" width="21.0115596226283" customWidth="1"/>
     <col min="4" max="4" width="21.0115596226283" customWidth="1"/>
     <col min="5" max="5" width="40.5664324079241" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
-    <col min="7" max="7" width="19.1669725690569" customWidth="1"/>
-    <col min="8" max="8" width="23.4208788190569" customWidth="1"/>
+    <col min="7" max="7" width="18.6738564627511" customWidth="1"/>
+    <col min="8" max="8" width="26.3642381940569" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3">
         <v>46305.7291666667</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>11</v>
       </c>
+      <c r="G2" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
         <v>46316.8333333333</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3">
         <v>46320.6666666667</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3">
         <v>46326.7291666667</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3">
         <v>46334.6875</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3">
         <v>46340.7291666667</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="0" t="s">
-        <v>11</v>
+      <c r="H7" s="0" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3">
         <v>46347.7291666667</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3">
         <v>46354.7291666667</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H9" s="0" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3">
         <v>46362.5625</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3">
         <v>46368.75</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3">
         <v>46375.7291666667</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3">
         <v>46390.7083333333</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3">
         <v>46403.7291666667</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3">
         <v>46407.8333333333</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3">
         <v>46418.6875</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3">
         <v>46420.8333333333</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3">
         <v>46431.7291666667</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3">
         <v>46438.7291666667</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
+    <col min="2" max="2" width="13.7723497663225" customWidth="1"/>
+    <col min="3" max="3" width="19.8882337297712" customWidth="1"/>
+    <col min="4" max="4" width="19.8882337297712" customWidth="1"/>
+    <col min="5" max="5" width="25.6644614083426" customWidth="1"/>
+    <col min="6" max="6" width="27.5121176583426" customWidth="1"/>
+    <col min="7" max="7" width="26.3642381940569" customWidth="1"/>
+    <col min="8" max="8" width="26.3642381940569" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" s="1" customFormat="1">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3">
+        <v>46282.8645833333</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H2" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3">
+        <v>46291.7708333333</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3">
+        <v>46305.6041666667</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3">
+        <v>46319.7083333333</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3">
+        <v>46335.8333333333</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3">
+        <v>46340.6041666667</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3">
+        <v>46346.875</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3">
+        <v>46354.5416666667</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3">
+        <v>46362.6875</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3">
+        <v>46368.7083333333</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3">
+        <v>46375.6041666667</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>46396.625</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>46403.8333333333</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3">
+        <v>46411.5416666667</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3">
+        <v>46425.5833333333</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3">
+        <v>46430.8645833333</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3">
+        <v>46438.6041666667</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3">
+        <v>46444.8541666667</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3">
+        <v>46452.75</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3">
+        <v>46458.8333333333</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="19.8882337297712" customWidth="1"/>
+    <col min="4" max="4" width="19.8882337297712" customWidth="1"/>
+    <col min="5" max="5" width="30.9547315325056" customWidth="1"/>
+    <col min="6" max="6" width="21.9834725516183" customWidth="1"/>
+    <col min="7" max="7" width="26.7857404436384" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" s="1" customFormat="1">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3">
+        <v>46297.8541666667</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3">
+        <v>46304.875</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3">
+        <v>46324.8541666667</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3">
+        <v>46330.8645833333</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3">
+        <v>46341.5416666667</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3">
+        <v>46347.6041666667</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3">
+        <v>46354.6041666667</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3">
+        <v>46362.5416666667</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3">
+        <v>46368.5833333333</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3">
+        <v>46374.8645833333</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3">
+        <v>46402.8333333333</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>46409.8333333333</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>46418.7083333333</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3">
+        <v>46424.625</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3">
+        <v>46437.8541666667</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3">
+        <v>46445.8333333333</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3">
+        <v>46452.6041666667</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3">
+        <v>46459.75</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
+    <col min="2" max="2" width="22.5860573904855" customWidth="1"/>
+    <col min="3" max="3" width="18.9715685163225" customWidth="1"/>
+    <col min="4" max="4" width="18.9715685163225" customWidth="1"/>
+    <col min="5" max="5" width="30.9547315325056" customWidth="1"/>
+    <col min="6" max="6" width="21.9834725516183" customWidth="1"/>
+    <col min="7" max="7" width="25.6859457833426" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" s="1" customFormat="1">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3">
+        <v>46297.8333333333</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3">
+        <v>46305.5625</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3">
+        <v>46325.8333333333</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3">
+        <v>46333.6458333333</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3">
+        <v>46339.8333333333</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3">
+        <v>46345.875</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3">
+        <v>46349.875</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3">
+        <v>46360.8541666667</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3">
+        <v>46367.8645833333</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3">
+        <v>46376.5833333333</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3">
+        <v>46404.7083333333</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>46410.75</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>46416.8333333333</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3">
+        <v>46419.8645833333</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3">
+        <v>46438.6041666667</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3">
+        <v>46445.6041666667</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3">
+        <v>46452.5416666667</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3">
+        <v>46458.8333333333</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
+    <col min="2" max="2" width="22.5103498186384" customWidth="1"/>
+    <col min="3" max="3" width="15.7765350341797" customWidth="1"/>
+    <col min="4" max="4" width="15.7765350341797" customWidth="1"/>
+    <col min="5" max="5" width="26.1831556047712" customWidth="1"/>
+    <col min="6" max="6" width="27.5121176583426" customWidth="1"/>
+    <col min="7" max="7" width="19.9271109444754" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" s="1" customFormat="1">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3">
+        <v>46294.8645833333</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3">
+        <v>46326.7083333333</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3">
+        <v>46329.8645833333</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3">
+        <v>46339.8541666667</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3">
+        <v>46346.8333333333</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3">
+        <v>46353.8541666667</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3">
+        <v>46359.8645833333</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3">
+        <v>46367.8333333333</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3">
+        <v>46375.4583333333</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3">
+        <v>46409.8541666667</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3">
+        <v>46412.8333333333</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>46424.5416666667</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>46437.8541666667</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3">
+        <v>46441.8645833333</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3">
+        <v>46451.8333333333</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3">
+        <v>46454.8645833333</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="17.1239122663225" customWidth="1"/>
+    <col min="4" max="4" width="17.1239122663225" customWidth="1"/>
+    <col min="5" max="5" width="31.2370976039342" customWidth="1"/>
+    <col min="6" max="6" width="31.9471064976283" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" s="1" customFormat="1">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3">
+        <v>46285.4583333333</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3">
+        <v>46297.8125</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3">
+        <v>46298.7291666667</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3">
+        <v>46304.8125</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3">
+        <v>46321.78125</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3">
+        <v>46333.5</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3">
+        <v>46341.7083333333</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3">
+        <v>46342.7916666667</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3">
+        <v>46350.8229166667</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3">
+        <v>46360.7708333333</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3">
+        <v>46368.7083333333</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>46375.4166666667</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>46396.625</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3">
+        <v>46401.8125</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3">
+        <v>46410.4166666667</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3">
+        <v>46411.4583333333</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3">
+        <v>46418.7083333333</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3">
+        <v>46423.7708333333</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3">
+        <v>46438.7291666667</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3">
+        <v>46446.7083333333</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3">
+        <v>46452.4166666667</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3">
+        <v>46460.4583333333</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:H22"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="15.7703966413225" customWidth="1"/>
+    <col min="4" max="4" width="15.7703966413225" customWidth="1"/>
+    <col min="5" max="5" width="23.7155216761998" customWidth="1"/>
+    <col min="6" max="6" width="27.5121176583426" customWidth="1"/>
+    <col min="7" max="7" width="20.0887560163225" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" s="1" customFormat="1">
+      <c r="A1" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3">
+        <v>46283.8541666667</v>
+      </c>
+      <c r="B2" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C2" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D2" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3">
+        <v>46290.8541666667</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3">
+        <v>46295.8541666667</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3">
+        <v>46303.875</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3">
+        <v>46322.8541666667</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3">
+        <v>46332.8541666667</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3">
+        <v>46336.8645833333</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3">
+        <v>46346.8541666667</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3">
+        <v>46353.875</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3">
+        <v>46360.8645833333</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3">
+        <v>46367.8541666667</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>46374.8541666667</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>46395.875</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3">
+        <v>46402.8541666667</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3">
+        <v>46409.8541666667</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3">
+        <v>46416.8541666667</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3">
+        <v>46421.8541666667</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3">
+        <v>46437.8541666667</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3">
+        <v>46441.8541666667</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3">
+        <v>46451.8541666667</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3">
+        <v>46455.8645833333</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1" style="3"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.6921789986747" customWidth="1" style="3"/>
-    <col min="2" max="2" width="20.4151131766183" customWidth="1"/>
+    <col min="2" max="2" width="22.5860573904855" customWidth="1"/>
     <col min="3" max="3" width="21.0115596226283" customWidth="1"/>
     <col min="4" max="4" width="21.0115596226283" customWidth="1"/>
     <col min="5" max="5" width="40.5664324079241" customWidth="1"/>
-    <col min="6" max="6" width="9.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="23.4208788190569" customWidth="1"/>
+    <col min="6" max="6" width="31.9471064976283" customWidth="1"/>
+    <col min="7" max="7" width="26.7857404436384" customWidth="1"/>
+    <col min="8" max="8" width="26.3642381940569" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3">
-        <v>46305.7291666667</v>
+        <v>46282.8645833333</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
+      </c>
+      <c r="F2" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G2" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H2" s="0" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3">
-        <v>46316.8333333333</v>
+        <v>46283.8541666667</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>12</v>
+        <v>160</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>13</v>
+        <v>161</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3">
-        <v>46320.6666666667</v>
+        <v>46285.4583333333</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>8</v>
+        <v>151</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3">
-        <v>46326.7291666667</v>
+        <v>46290.8541666667</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3">
-        <v>46334.6875</v>
+        <v>46291.7708333333</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>18</v>
+        <v>60</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>61</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="H6" s="0" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3">
-        <v>46340.7291666667</v>
+        <v>46294.8645833333</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>8</v>
+        <v>133</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>11</v>
+        <v>134</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3">
-        <v>46347.7291666667</v>
+        <v>46295.8541666667</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>9</v>
+        <v>165</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>11</v>
+        <v>166</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3">
-        <v>46354.7291666667</v>
+        <v>46297.8125</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>8</v>
+        <v>151</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>87</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3">
-        <v>46362.5625</v>
+        <v>46297.8333333333</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>27</v>
+        <v>103</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3">
-        <v>46368.75</v>
+        <v>46297.8541666667</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>91</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3">
-        <v>46375.7291666667</v>
+        <v>46298.7291666667</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>8</v>
+        <v>151</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>12</v>
+        <v>154</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3">
-        <v>46390.7083333333</v>
+        <v>46303.875</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>8</v>
+        <v>159</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>11</v>
+        <v>169</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3">
-        <v>46403.7291666667</v>
+        <v>46304.8125</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>8</v>
+        <v>151</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>9</v>
+        <v>155</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3">
-        <v>46407.8333333333</v>
+        <v>46304.875</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>8</v>
+        <v>89</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>11</v>
+        <v>94</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3">
-        <v>46418.6875</v>
+        <v>46305.5625</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>21</v>
+        <v>113</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>34</v>
+        <v>114</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3">
-        <v>46420.8333333333</v>
+        <v>46305.6041666667</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>35</v>
+        <v>11</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3">
-        <v>46431.7291666667</v>
+        <v>46305.7291666667</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>11</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3">
-        <v>46438.7291666667</v>
+        <v>46316.8333333333</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3">
+        <v>46319.7083333333</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3">
+        <v>46320.6666666667</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3">
+        <v>46321.78125</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3">
+        <v>46322.8541666667</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3">
+        <v>46324.8541666667</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3">
+        <v>46325.8333333333</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3">
+        <v>46326.7083333333</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3">
+        <v>46326.7291666667</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3">
+        <v>46329.8645833333</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3">
+        <v>46330.8645833333</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3">
+        <v>46332.8541666667</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3">
+        <v>46333.5</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="3">
+        <v>46333.6458333333</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3">
+        <v>46334.6875</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="H33" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="D19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="0" t="s">
+    </row>
+    <row r="34">
+      <c r="A34" s="3">
+        <v>46335.8333333333</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3">
+        <v>46336.8645833333</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="3">
+        <v>46339.8333333333</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3">
+        <v>46339.8541666667</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3">
+        <v>46340.6041666667</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3">
+        <v>46340.7291666667</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3">
+        <v>46341.5416666667</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="3">
+        <v>46341.7083333333</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3">
+        <v>46342.7916666667</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3">
+        <v>46345.875</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3">
+        <v>46346.8333333333</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3">
+        <v>46346.8541666667</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3">
+        <v>46346.875</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3">
+        <v>46347.6041666667</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3">
+        <v>46347.7291666667</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3">
+        <v>46349.875</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3">
+        <v>46350.8229166667</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3">
+        <v>46353.8541666667</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="3">
+        <v>46353.875</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3">
+        <v>46354.5416666667</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="3">
+        <v>46354.6041666667</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="3">
+        <v>46354.7291666667</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="3">
+        <v>46359.8645833333</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3">
+        <v>46360.7708333333</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3">
+        <v>46360.8541666667</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3">
+        <v>46360.8645833333</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="3">
+        <v>46362.5416666667</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="3">
+        <v>46362.5625</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="E61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H19" s="0" t="s">
+      <c r="H61" s="0" t="s">
         <v>38</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="3">
+        <v>46362.6875</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3">
+        <v>46367.8333333333</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3">
+        <v>46367.8541666667</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="3">
+        <v>46367.8645833333</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3">
+        <v>46368.5833333333</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="3">
+        <v>46368.7083333333</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3">
+        <v>46368.7083333333</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3">
+        <v>46368.75</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3">
+        <v>46374.8541666667</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="3">
+        <v>46374.8645833333</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="3">
+        <v>46375.4166666667</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3">
+        <v>46375.4583333333</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="3">
+        <v>46375.6041666667</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3">
+        <v>46375.7291666667</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="3">
+        <v>46376.5833333333</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3">
+        <v>46390.7083333333</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="3">
+        <v>46395.875</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3">
+        <v>46396.625</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3">
+        <v>46396.625</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="3">
+        <v>46401.8125</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3">
+        <v>46402.8333333333</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="3">
+        <v>46402.8541666667</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="3">
+        <v>46403.7291666667</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="3">
+        <v>46403.8333333333</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="3">
+        <v>46404.7083333333</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3">
+        <v>46407.8333333333</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="3">
+        <v>46409.8333333333</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="3">
+        <v>46409.8541666667</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="3">
+        <v>46409.8541666667</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="3">
+        <v>46410.4166666667</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="3">
+        <v>46410.75</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3">
+        <v>46411.4583333333</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="3">
+        <v>46411.5416666667</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="3">
+        <v>46412.8333333333</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="3">
+        <v>46416.8333333333</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="3">
+        <v>46416.8541666667</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="3">
+        <v>46418.6875</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="3">
+        <v>46418.7083333333</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="3">
+        <v>46418.7083333333</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="3">
+        <v>46419.8645833333</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="3">
+        <v>46420.8333333333</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="3">
+        <v>46421.8541666667</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="3">
+        <v>46423.7708333333</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3">
+        <v>46424.5416666667</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="3">
+        <v>46424.625</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="3">
+        <v>46425.5833333333</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="3">
+        <v>46430.8645833333</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="3">
+        <v>46431.7291666667</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="3">
+        <v>46437.8541666667</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3">
+        <v>46437.8541666667</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="3">
+        <v>46437.8541666667</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="3">
+        <v>46438.6041666667</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="3">
+        <v>46438.6041666667</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="3">
+        <v>46438.7291666667</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="3">
+        <v>46438.7291666667</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3">
+        <v>46441.8541666667</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3">
+        <v>46441.8645833333</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="3">
+        <v>46444.8541666667</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="3">
+        <v>46445.6041666667</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="3">
+        <v>46445.8333333333</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="3">
+        <v>46446.7083333333</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3">
+        <v>46451.8333333333</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="3">
+        <v>46451.8541666667</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="3">
+        <v>46452.4166666667</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="3">
+        <v>46452.5416666667</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="3">
+        <v>46452.6041666667</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="3">
+        <v>46452.75</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3">
+        <v>46454.8645833333</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="3">
+        <v>46455.8645833333</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="3">
+        <v>46458.8333333333</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="3">
+        <v>46458.8333333333</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="3">
+        <v>46459.75</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="3">
+        <v>46460.4583333333</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>