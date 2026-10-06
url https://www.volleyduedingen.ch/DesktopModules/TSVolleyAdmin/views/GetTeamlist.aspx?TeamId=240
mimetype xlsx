--- v0 (2026-07-07)
+++ v1 (2026-10-06)
@@ -75,51 +75,51 @@
   <si>
     <t>Aussen</t>
   </si>
   <si>
     <t>Da Silva</t>
   </si>
   <si>
     <t>Bruna</t>
   </si>
   <si>
     <t>Mitte</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Schenker</t>
   </si>
   <si>
     <t>Noelle</t>
   </si>
   <si>
     <t>Gustafsson</t>
   </si>
   <si>
-    <t>Anna</t>
+    <t>Hilda</t>
   </si>
   <si>
     <t>Pass</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Münstermann</t>
   </si>
   <si>
     <t>Jill</t>
   </si>
   <si>
     <t>Dia</t>
   </si>
   <si>
     <t>Hänni</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
   <si>
     <t>Blagojevic</t>
   </si>
@@ -147,54 +147,54 @@
   <si>
     <t>Mabrey</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
     <t>Myah</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Portaleoni</t>
   </si>
   <si>
     <t>Leonardo</t>
   </si>
   <si>
     <t>Head Coach</t>
   </si>
   <si>
-    <t>Alvarenga da Fonseca</t>
-[...2 lines deleted...]
-    <t>Jose Roberto</t>
+    <t>Alvarenga</t>
+  </si>
+  <si>
+    <t>Jose</t>
   </si>
   <si>
     <t>Assistant Coach 1</t>
   </si>
   <si>
     <t>Osterloh</t>
   </si>
   <si>
     <t>Julia</t>
   </si>
   <si>
     <t>Athletic Trainer</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>Kröpfli</t>
   </si>
   <si>
     <t>Rolf</t>
   </si>
   <si>
     <t>Physio</t>
   </si>
@@ -274,52 +274,52 @@
     <xf fontId="0" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" xfId="0"/>
     <xf fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" borderId="1" applyBorder="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="20.4437582833426" customWidth="1"/>
-    <col min="3" max="3" width="12.7748609270368" customWidth="1"/>
+    <col min="2" max="2" width="15.2486332484654" customWidth="1"/>
+    <col min="3" max="3" width="11.2105941772461" customWidth="1"/>
     <col min="4" max="4" width="16.7402627127511" customWidth="1"/>
     <col min="5" max="5" width="11.2525405883789" customWidth="1" style="3"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>